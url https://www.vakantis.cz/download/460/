--- v0 (2026-05-01)
+++ v1 (2026-08-02)
@@ -1,505 +1,500 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9031" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1684"/>
         <w:gridCol w:w="1577"/>
         <w:gridCol w:w="5770"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00103A37" w:rsidRPr="00103A37" w14:paraId="101B7DC7" w14:textId="77777777" w:rsidTr="00E70127">
+      <w:tr w:rsidR="00E50AB9" w:rsidRPr="00103A37" w14:paraId="2B1895E3" w14:textId="77777777" w:rsidTr="007F1820">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9031" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66B6DBCF" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="71DFA061" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103A37" w:rsidRPr="00103A37" w14:paraId="7385FC60" w14:textId="77777777" w:rsidTr="00E70127">
+      <w:tr w:rsidR="00E50AB9" w:rsidRPr="00103A37" w14:paraId="65EAE1AA" w14:textId="77777777" w:rsidTr="007F1820">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09B4EC26" w14:textId="77777777" w:rsidR="00E70127" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="693AE7A0" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00103A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>Jméno a příjmení žáka:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CD431C3" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="13D4CDE1" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103A37" w:rsidRPr="00103A37" w14:paraId="7EB03B62" w14:textId="77777777" w:rsidTr="00E70127">
+      <w:tr w:rsidR="00E50AB9" w:rsidRPr="00103A37" w14:paraId="134101DC" w14:textId="77777777" w:rsidTr="007F1820">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="762FD67F" w14:textId="77777777" w:rsidR="00E70127" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="7EE0280C" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00103A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>Místo výkonu praxe:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2444CE6F" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="786D46C6" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103A37" w:rsidRPr="00103A37" w14:paraId="55D42885" w14:textId="77777777" w:rsidTr="00E70127">
+      <w:tr w:rsidR="00E50AB9" w:rsidRPr="00103A37" w14:paraId="76943675" w14:textId="77777777" w:rsidTr="007F1820">
         <w:trPr>
           <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49E30E3F" w14:textId="77777777" w:rsidR="00E70127" w:rsidRPr="00103A37" w:rsidRDefault="00E70127" w:rsidP="00103A37">
+          <w:p w14:paraId="3FF10600" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t xml:space="preserve">Jméno a příjmení osoby </w:t>
             </w:r>
-            <w:r w:rsidR="00103A37" w:rsidRPr="00103A37">
+            <w:r w:rsidRPr="00103A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t xml:space="preserve">pověřené vedením praxe: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26A6533E" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="1C8006DE" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103A37" w:rsidRPr="00103A37" w14:paraId="64F10E0A" w14:textId="77777777" w:rsidTr="00E70127">
+      <w:tr w:rsidR="00E50AB9" w:rsidRPr="00103A37" w14:paraId="0395B545" w14:textId="77777777" w:rsidTr="007F1820">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47235C98" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="2EFA0F1B" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32A40ABC" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="4A22482A" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A3CAE21" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="2037466E" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103A37" w:rsidRPr="00103A37" w14:paraId="3D69EC81" w14:textId="77777777" w:rsidTr="00103A37">
+      <w:tr w:rsidR="00E50AB9" w:rsidRPr="00103A37" w14:paraId="3D90630B" w14:textId="77777777" w:rsidTr="007F1820">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9031" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EB47E9C" w14:textId="77777777" w:rsidR="00E70127" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00E70127">
+          <w:p w14:paraId="2157BA3C" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00103A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>Docházkový list na praxi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103A37" w:rsidRPr="00103A37" w14:paraId="1A32CF21" w14:textId="77777777" w:rsidTr="00E70127">
+      <w:tr w:rsidR="00E50AB9" w:rsidRPr="00103A37" w14:paraId="0451194E" w14:textId="77777777" w:rsidTr="007F1820">
         <w:trPr>
           <w:trHeight w:val="1110"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23A2F5CB" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="67346F44" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00103A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DBC39EC" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="619D6E79" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00103A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t xml:space="preserve">Vyznačení přítomnosti                    </w:t>
             </w:r>
             <w:r w:rsidRPr="00103A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -515,2039 +510,2001 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>/   -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7906F004" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="6FA411F0" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00103A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>Poznámka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103A37" w:rsidRPr="00103A37" w14:paraId="1FCAF2CB" w14:textId="77777777" w:rsidTr="00E70127">
+      <w:tr w:rsidR="00E50AB9" w:rsidRPr="00103A37" w14:paraId="19070E02" w14:textId="77777777" w:rsidTr="007F1820">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A40DA44" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="36447537" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15021BCD" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="7B519B70" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00103A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CF14AB0" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="04C51D70" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00103A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103A37" w:rsidRPr="00103A37" w14:paraId="2806DE53" w14:textId="77777777" w:rsidTr="00E70127">
+      <w:tr w:rsidR="00E50AB9" w:rsidRPr="00103A37" w14:paraId="1A86B188" w14:textId="77777777" w:rsidTr="007F1820">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47D119B5" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="3EB11EAB" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BD404EE" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="2BF26BF3" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00103A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FCDDF93" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="0E241D5A" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00103A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103A37" w:rsidRPr="00103A37" w14:paraId="7EE72129" w14:textId="77777777" w:rsidTr="00E70127">
+      <w:tr w:rsidR="00E50AB9" w:rsidRPr="00103A37" w14:paraId="343C5FFC" w14:textId="77777777" w:rsidTr="007F1820">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A8BDA6A" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="3C556BD9" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5246DA31" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="34173B93" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00103A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="032D60CC" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="7A5544C6" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00103A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103A37" w:rsidRPr="00103A37" w14:paraId="0048B1D3" w14:textId="77777777" w:rsidTr="00E70127">
+      <w:tr w:rsidR="00E50AB9" w:rsidRPr="00103A37" w14:paraId="4B9719FF" w14:textId="77777777" w:rsidTr="007F1820">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03F024CD" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="0B3B0A5C" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2EC07D1A" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="73092DA8" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00103A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="298C23DE" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="422975C0" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00103A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103A37" w:rsidRPr="00103A37" w14:paraId="7EEA3825" w14:textId="77777777" w:rsidTr="00E70127">
+      <w:tr w:rsidR="00E50AB9" w:rsidRPr="00103A37" w14:paraId="63EB825F" w14:textId="77777777" w:rsidTr="007F1820">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FDAABA3" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="7ECD1DE8" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02F79111" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="1E01380E" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00103A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E84FCFC" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="2FD044C8" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00103A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103A37" w:rsidRPr="00103A37" w14:paraId="19E6716E" w14:textId="77777777" w:rsidTr="00E70127">
+      <w:tr w:rsidR="00E50AB9" w:rsidRPr="00103A37" w14:paraId="018BF017" w14:textId="77777777" w:rsidTr="007F1820">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A78EA3C" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="5CF56EEC" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BBEF750" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="4EAD299A" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00103A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="382260C0" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="6421D8ED" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00103A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103A37" w:rsidRPr="00103A37" w14:paraId="0479393D" w14:textId="77777777" w:rsidTr="00E70127">
+      <w:tr w:rsidR="00E50AB9" w:rsidRPr="00103A37" w14:paraId="6791CF92" w14:textId="77777777" w:rsidTr="007F1820">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="389A4DF8" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="70865CB9" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12AE081A" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="6DA01227" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00103A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39797B3A" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="30E54B98" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00103A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103A37" w:rsidRPr="00103A37" w14:paraId="5B91C299" w14:textId="77777777" w:rsidTr="00E70127">
+      <w:tr w:rsidR="00E50AB9" w:rsidRPr="00103A37" w14:paraId="1EB92EC4" w14:textId="77777777" w:rsidTr="007F1820">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3995927B" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="5FD50D92" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A2150CD" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="0B768BB5" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00103A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B259354" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="5DDA6748" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00103A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103A37" w:rsidRPr="00103A37" w14:paraId="04E1CAC7" w14:textId="77777777" w:rsidTr="00E70127">
+      <w:tr w:rsidR="00E50AB9" w:rsidRPr="00103A37" w14:paraId="6C36DA55" w14:textId="77777777" w:rsidTr="007F1820">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01E3538F" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="4143E77A" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09093E9D" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="6513F7BA" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00103A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42B3C037" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="4A13948E" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00103A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103A37" w:rsidRPr="00103A37" w14:paraId="3A67E3F1" w14:textId="77777777" w:rsidTr="00E70127">
+      <w:tr w:rsidR="00E50AB9" w:rsidRPr="00103A37" w14:paraId="3324C8DB" w14:textId="77777777" w:rsidTr="007F1820">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="652CDF73" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="0F62EB6A" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05853099" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="60EDF0C9" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00103A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61A60DAF" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="233B4077" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00103A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E70127" w:rsidRPr="00103A37" w14:paraId="65D90119" w14:textId="77777777" w:rsidTr="00E70127">
+      <w:tr w:rsidR="00E50AB9" w:rsidRPr="00103A37" w14:paraId="247EAC35" w14:textId="77777777" w:rsidTr="007F1820">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3EA06792" w14:textId="77777777" w:rsidR="00E70127" w:rsidRPr="00103A37" w:rsidRDefault="00E70127" w:rsidP="00103A37">
+          <w:p w14:paraId="253A592B" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2AB22FC5" w14:textId="77777777" w:rsidR="00E70127" w:rsidRPr="00103A37" w:rsidRDefault="00E70127" w:rsidP="00103A37">
+          <w:p w14:paraId="4A7B97C5" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="10DF6958" w14:textId="77777777" w:rsidR="00E70127" w:rsidRPr="00103A37" w:rsidRDefault="00E70127" w:rsidP="00103A37">
+          <w:p w14:paraId="027A2F8B" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E70127" w:rsidRPr="00103A37" w14:paraId="06979F9C" w14:textId="77777777" w:rsidTr="00E70127">
+      <w:tr w:rsidR="00E50AB9" w:rsidRPr="00103A37" w14:paraId="429D7E49" w14:textId="77777777" w:rsidTr="007F1820">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="510C1BC2" w14:textId="77777777" w:rsidR="00E70127" w:rsidRPr="00103A37" w:rsidRDefault="00E70127" w:rsidP="00103A37">
+          <w:p w14:paraId="2AA13663" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5891CF18" w14:textId="77777777" w:rsidR="00E70127" w:rsidRPr="00103A37" w:rsidRDefault="00E70127" w:rsidP="00103A37">
+          <w:p w14:paraId="05B0493D" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6CC2C1F4" w14:textId="77777777" w:rsidR="00E70127" w:rsidRPr="00103A37" w:rsidRDefault="00E70127" w:rsidP="00103A37">
+          <w:p w14:paraId="56F65165" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E70127" w:rsidRPr="00103A37" w14:paraId="0807B324" w14:textId="77777777" w:rsidTr="00E70127">
+      <w:tr w:rsidR="00E50AB9" w:rsidRPr="00103A37" w14:paraId="395637F1" w14:textId="77777777" w:rsidTr="007F1820">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="01D2E1CB" w14:textId="77777777" w:rsidR="00E70127" w:rsidRPr="00103A37" w:rsidRDefault="00E70127" w:rsidP="00103A37">
+          <w:p w14:paraId="2F029442" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="122CCC1E" w14:textId="77777777" w:rsidR="00E70127" w:rsidRPr="00103A37" w:rsidRDefault="00E70127" w:rsidP="00103A37">
+          <w:p w14:paraId="10FE645F" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5B9F442F" w14:textId="77777777" w:rsidR="00E70127" w:rsidRPr="00103A37" w:rsidRDefault="00E70127" w:rsidP="00103A37">
+          <w:p w14:paraId="0A5D536D" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E70127" w:rsidRPr="00103A37" w14:paraId="4F34BEE3" w14:textId="77777777" w:rsidTr="00E70127">
+      <w:tr w:rsidR="00E50AB9" w:rsidRPr="00103A37" w14:paraId="28E18908" w14:textId="77777777" w:rsidTr="007F1820">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2A702D6B" w14:textId="77777777" w:rsidR="00E70127" w:rsidRPr="00103A37" w:rsidRDefault="00E70127" w:rsidP="00103A37">
+          <w:p w14:paraId="3BACECFF" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2C8B2456" w14:textId="77777777" w:rsidR="00E70127" w:rsidRPr="00103A37" w:rsidRDefault="00E70127" w:rsidP="00103A37">
+          <w:p w14:paraId="740CC14F" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="70FDAF23" w14:textId="77777777" w:rsidR="00E70127" w:rsidRPr="00103A37" w:rsidRDefault="00E70127" w:rsidP="00103A37">
+          <w:p w14:paraId="2860E943" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E70127" w:rsidRPr="00103A37" w14:paraId="357FDD08" w14:textId="77777777" w:rsidTr="00E70127">
+      <w:tr w:rsidR="00E50AB9" w:rsidRPr="00103A37" w14:paraId="3E280063" w14:textId="77777777" w:rsidTr="007F1820">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="358BD6F8" w14:textId="77777777" w:rsidR="00E70127" w:rsidRPr="00103A37" w:rsidRDefault="00E70127" w:rsidP="00103A37">
+          <w:p w14:paraId="6F52BBA4" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="50C2AD07" w14:textId="77777777" w:rsidR="00E70127" w:rsidRPr="00103A37" w:rsidRDefault="00E70127" w:rsidP="00103A37">
+          <w:p w14:paraId="53F56435" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5774C394" w14:textId="77777777" w:rsidR="00E70127" w:rsidRPr="00103A37" w:rsidRDefault="00E70127" w:rsidP="00103A37">
+          <w:p w14:paraId="0812392C" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103A37" w:rsidRPr="00103A37" w14:paraId="5DF7BD7E" w14:textId="77777777" w:rsidTr="00E70127">
+      <w:tr w:rsidR="00E50AB9" w:rsidRPr="00103A37" w14:paraId="4A4B51AA" w14:textId="77777777" w:rsidTr="007F1820">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="054F54B3" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="1FA3A0AC" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F7113DE" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="63579DA1" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4014185F" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="33471DB4" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103A37" w:rsidRPr="00103A37" w14:paraId="5C00F223" w14:textId="77777777" w:rsidTr="00103A37">
+      <w:tr w:rsidR="00E50AB9" w:rsidRPr="00103A37" w14:paraId="0854339E" w14:textId="77777777" w:rsidTr="007F1820">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9031" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="042D6178" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="4688C757" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00103A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t xml:space="preserve">Pozn.: Do sloupce poznámka uvádějte v případě nepřítomnosti žáka, zda byl žák                       </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103A37" w:rsidRPr="00103A37" w14:paraId="509B4860" w14:textId="77777777" w:rsidTr="00103A37">
+      <w:tr w:rsidR="00E50AB9" w:rsidRPr="00103A37" w14:paraId="47A2D1D1" w14:textId="77777777" w:rsidTr="007F1820">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9031" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B5615BD" w14:textId="77777777" w:rsidR="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="214CF42A" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00103A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t xml:space="preserve">            omluven, případně důvod nepřítomnosti.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="208CB227" w14:textId="77777777" w:rsidR="00E70127" w:rsidRPr="00103A37" w:rsidRDefault="00E70127" w:rsidP="00103A37">
+          <w:p w14:paraId="203FB8D7" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103A37" w:rsidRPr="00103A37" w14:paraId="59D5AF86" w14:textId="77777777" w:rsidTr="00E70127">
+      <w:tr w:rsidR="00E50AB9" w:rsidRPr="00103A37" w14:paraId="3966C69A" w14:textId="77777777" w:rsidTr="007F1820">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70346C47" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="4C58243A" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1577" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="262AE518" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="6C72B516" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5770" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56A38297" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="0799FC0A" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00103A37" w:rsidRPr="00103A37" w14:paraId="36DA4C2D" w14:textId="77777777" w:rsidTr="00103A37">
+      <w:tr w:rsidR="00E50AB9" w:rsidRPr="00103A37" w14:paraId="77FDA2EC" w14:textId="77777777" w:rsidTr="007F1820">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9031" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75BB8B42" w14:textId="77777777" w:rsidR="00103A37" w:rsidRPr="00103A37" w:rsidRDefault="00103A37" w:rsidP="00103A37">
+          <w:p w14:paraId="36DDD9E9" w14:textId="77777777" w:rsidR="00E50AB9" w:rsidRPr="00103A37" w:rsidRDefault="00E50AB9" w:rsidP="007F1820">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00103A37">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
-              <w:t>Podpis osoby pověřené vedením praxe                                      ……………………………………..</w:t>
+              <w:t>Podpis osoby pověřené vedením praxe                                      ………………………………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00103A37">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>…….</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00103A37">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="cs-CZ"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6FA93515" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:p w14:paraId="2A99F719" w14:textId="77777777" w:rsidR="005D20AC" w:rsidRDefault="005D20AC"/>
+    <w:sectPr w:rsidR="005D20AC">
+      <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44392F05" w14:textId="77777777" w:rsidR="008C5EDE" w:rsidRDefault="008C5EDE" w:rsidP="00E70127">
+    <w:p w14:paraId="42CA2BCA" w14:textId="77777777" w:rsidR="005C7BE9" w:rsidRDefault="005C7BE9" w:rsidP="00E50AB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EC70ACC" w14:textId="77777777" w:rsidR="008C5EDE" w:rsidRDefault="008C5EDE" w:rsidP="00E70127">
+    <w:p w14:paraId="263954E0" w14:textId="77777777" w:rsidR="005C7BE9" w:rsidRDefault="005C7BE9" w:rsidP="00E50AB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:font w:name="Calibri">
-[...1 lines deleted...]
-    <w:charset w:val="EE"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="475AE089" w14:textId="77777777" w:rsidR="008C5EDE" w:rsidRDefault="008C5EDE" w:rsidP="00E70127">
+    <w:p w14:paraId="60EFBD2D" w14:textId="77777777" w:rsidR="005C7BE9" w:rsidRDefault="005C7BE9" w:rsidP="00E50AB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29E85DE3" w14:textId="77777777" w:rsidR="008C5EDE" w:rsidRDefault="008C5EDE" w:rsidP="00E70127">
+    <w:p w14:paraId="79DC8535" w14:textId="77777777" w:rsidR="005C7BE9" w:rsidRDefault="005C7BE9" w:rsidP="00E50AB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7C20D648" w14:textId="77777777" w:rsidR="003E2C9A" w:rsidRDefault="003E2C9A">
+  <w:p w14:paraId="1C8567C9" w14:textId="5B8E299A" w:rsidR="00E50AB9" w:rsidRDefault="00E50AB9">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
-    </w:pPr>
-[...9 lines deleted...]
-      <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="280E649D" wp14:editId="7F3375C5">
-          <wp:extent cx="5760720" cy="752475"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77DEE12B" wp14:editId="6451B5F1">
+          <wp:extent cx="5760720" cy="1000125"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
-          <wp:docPr id="1224223049" name="Obrázek 1" descr="Obsah obrázku text, Písmo, bílé&#10;&#10;Popis byl vytvořen automaticky"/>
+          <wp:docPr id="1801629628" name="Obrázek 2" descr="Obsah obrázku text, Písmo, bílé&#10;&#10;Obsah generovaný pomocí AI může být nesprávný."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1224223049" name="Obrázek 1" descr="Obsah obrázku text, Písmo, bílé&#10;&#10;Popis byl vytvořen automaticky"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1801629628" name="Obrázek 2" descr="Obsah obrázku text, Písmo, bílé&#10;&#10;Obsah generovaný pomocí AI může být nesprávný."/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5760720" cy="752475"/>
+                    <a:ext cx="5760720" cy="1000125"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0B7B35EC" w14:textId="77777777" w:rsidR="003E2C9A" w:rsidRDefault="003E2C9A" w:rsidP="003E2C9A">
-[...13 lines deleted...]
-  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00103A37"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00E70127"/>
+    <w:rsidRoot w:val="00E50AB9"/>
+    <w:rsid w:val="005C7BE9"/>
+    <w:rsid w:val="005D20AC"/>
+    <w:rsid w:val="00AD4AFA"/>
+    <w:rsid w:val="00BF0A25"/>
+    <w:rsid w:val="00E50AB9"/>
+    <w:rsid w:val="00EA6315"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="099D9669"/>
+  <w14:docId w14:val="1E698372"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{71AC4A50-D88D-4ECF-BF14-F817E7B0AA2B}"/>
+  <w15:docId w15:val="{91CC27CF-79B5-4D98-86B6-52C433DE00F4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2893,282 +2850,819 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00E50AB9"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="Nadpis1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E50AB9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="Nadpis2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E50AB9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="Nadpis3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E50AB9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="Nadpis4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E50AB9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="Nadpis5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E50AB9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="Nadpis6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E50AB9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="Nadpis7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E50AB9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="Nadpis8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E50AB9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="Nadpis9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E50AB9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis1Char">
+    <w:name w:val="Nadpis 1 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E50AB9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis2Char">
+    <w:name w:val="Nadpis 2 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E50AB9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis3Char">
+    <w:name w:val="Nadpis 3 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E50AB9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis4Char">
+    <w:name w:val="Nadpis 4 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E50AB9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis5Char">
+    <w:name w:val="Nadpis 5 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E50AB9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis6Char">
+    <w:name w:val="Nadpis 6 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E50AB9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis7Char">
+    <w:name w:val="Nadpis 7 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E50AB9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis8Char">
+    <w:name w:val="Nadpis 8 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E50AB9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis9Char">
+    <w:name w:val="Nadpis 9 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E50AB9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nzev">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="NzevChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E50AB9"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NzevChar">
+    <w:name w:val="Název Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nzev"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E50AB9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Podnadpis">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="PodnadpisChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E50AB9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PodnadpisChar">
+    <w:name w:val="Podnadpis Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Podnadpis"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E50AB9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citt">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="CittChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E50AB9"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CittChar">
+    <w:name w:val="Citát Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Citt"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E50AB9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Odstavecseseznamem">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normln"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E50AB9"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Zdraznnintenzivn">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E50AB9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Vrazncitt">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:link w:val="VrazncittChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E50AB9"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VrazncittChar">
+    <w:name w:val="Výrazný citát Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Vrazncitt"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E50AB9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odkazintenzivn">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E50AB9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Zhlav">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="ZhlavChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E70127"/>
+    <w:rsid w:val="00E50AB9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ZhlavChar">
     <w:name w:val="Záhlaví Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Zhlav"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E70127"/>
+    <w:rsid w:val="00E50AB9"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zpat">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="ZpatChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E70127"/>
+    <w:rsid w:val="00E50AB9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ZpatChar">
     <w:name w:val="Zápatí Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Zpat"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E70127"/>
+    <w:rsid w:val="00E50AB9"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
-    <a:clrScheme name="Kancelář">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kancelář">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kancelář">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -3284,47 +3778,47 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>76</Words>
   <Characters>452</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
+  <Company>VOS a SS Ceske Budejovice </Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>527</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Barbara Fessl Říhová</dc:creator>
+  <dc:creator>sekretariat@vosss.cz</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>